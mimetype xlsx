--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532030</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Differences between the central Andean and Himalayan orogenic wedges: A matter of climate</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DeCelles, Peter G; Carrapa, Barbara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth and Planetary Science Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>616</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1385-013X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Central Andean and Himalayan orogenic belts provide an ideal natural experiment to test the potential role of climate in controlling orogeny. Approximately equal in age and along-strike length, both orogenic wedges are forming in plate-marginal convergent tectonic settings: The Andes in a retroarc setting and the Himalaya in a collisional setting against the Tibetan backstop. The Central Andes orogenic wedge is volumetrically and aerially nearly two times larger than the Himalayan orogenic wedge, despite the Himalaya having accommodated two to three times more tectonic shortening. The Himalaya exports at least four times more sediment owing to much greater erosion rates as signified by widespread Cenozoic metamorphic rocks and very young (&lt;10 Ma) low-temperature thermochronologic ages. The Central Andes are thermochronologically old (mostly &gt;20 Ma), have no exposures of Cenozoic metamorphic rocks, and are mantled by volcanic and sedimentary rocks, attesting to shallow, slow erosion. We conclude that greater intensity of the Indian Monsoon relative to the South American Monsoon since Oligocene time accounts for the differences in orogen size and characteristics. When viewed as an orogenic wedge that has developed largely after formation of the Tibetan orogenic collage, the Himalaya is neither the largest nor hottest among Earth’s orogens.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020935</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>