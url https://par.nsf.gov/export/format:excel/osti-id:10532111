--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532111</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.laa.2023.11.004</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A dual basis approach to multidimensional scaling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lichtenberg, Samuel; Tasissa, Abiy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Linear Algebra and its Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>682</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>86 to 95</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0024-3795</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Classical multidimensional scaling (CMDS) is a technique that embeds a set of objects in a Euclidean space given their pairwise Euclidean distances. The main part of CMDS involves double centering a squared distance matrix and using a truncated eigendecomposition to recover the point coordinates. In this paper, motivated by a study in Euclidean distance geometry, we explore a dual basis approach to CMDS. We give an explicit formula for the dual basis vectors and fully characterize the spectrum of an essential matrix in the dual basis framework. We make connections to a related problem in metric nearness.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208392</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Linear Algebra and its Application</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>