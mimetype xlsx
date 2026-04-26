--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532311</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/19322968241247215</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Glycemia Risk Index Predicts Performance of Diabetes Self-Management Habits in Youth With Type 1 Diabetes Mellitus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Panfil, Kelsey; Vandervelden, Craig A; Lockee, Brent; Tallon, Erin M; Williams, David D; Lee, Joyce M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Diabetes Science and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>779 to 786</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-2968</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Background:&lt;/title&gt;&lt;p&gt;The Glycemia Risk Index (GRI) was developed in adults with diabetes and is a validated metric of quality of glycemia. Little is known about the relationship between GRI and type 1 diabetes (T1D) self-management habits, a validated assessment of youths’ engagement in habits associated with glycemic outcomes.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Method:&lt;/title&gt;&lt;p&gt;We retrospectively examined the relationship between GRI and T1D self-management habits in youth with T1D who received care from a Midwest pediatric diabetes clinic network. The GRI was calculated using seven days of continuous glucose monitor (CGM) data, and T1D self-management habits were assessed ±seven days from the GRI score. A mixed-effects Poisson regression model was used to evaluate the total number of habits youth engaged in with GRI, glycated hemoglobin A1c (HbA1c), age, race, ethnicity, and insurance type as fixed effects and participant ID as a random effect to account for multiple clinic visits per individual.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results:&lt;/title&gt;&lt;p&gt;The cohort included 1182 youth aged 2.5 to 18.0 years (mean = 13.8, SD = 3.5) comprising 50.8% male, 84.6% non-Hispanic White, and 64.8% commercial insurance users across a total of 6029 clinic visits. Glycemia Risk Index scores decreased as total number of habits performed increased, suggesting youth who performed more self-management habits achieved a higher quality of glycemia.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions:&lt;/title&gt;&lt;p&gt;In youth using CGMs, GRI may serve as an easily obtainable metric to help identify youth with above target glycemia, and engagement/disengagement in the T1D self-management habits may inform clinicians with suitable interventions for improving glycemic outcomes.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205084</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>