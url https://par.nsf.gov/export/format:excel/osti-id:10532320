--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532320</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Go Go Gadget Hammer: Flipping Nested Pointers for Arbitrary Data Leakage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tobah, Youssef; Kwong, Andrew; Kang, Ingab; Genkin, Daniel; Shin, Kang G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Rowhammer is an increasingly threatening vulnerability that grants an attacker the ability to flip bits in memory without directly accessing them. Despite efforts to mitigate Rowhammer via software and defenses built directly into DRAM modules, more recent generations of DRAM are actually more susceptible to malicious bit-flips than their predecessors. This phenomenon has spawned numerous exploits, showing how Rowhammer acts as the basis for various vulnerabilities that target sensitive structures, such as Page Table Entries (PTEs) or opcodes, to grant control over a victim machine.
+However, in this paper, we consider Rowhammer as a more general vulnerability, presenting a novel exploit vector for Rowhammer that targets particular code patterns. We show that if victim code is designed to return benign data to an unprivileged user, and uses nested pointer dereferences, Rowhammer can flip these pointers to gain arbitrary read access in the victim's address space. Furthermore, we identify gadgets present in the Linux kernel, and demonstrate an end-to-end attack that precisely flips a targeted pointer. To do so we developed a number of improved Rowhammer primitives, including kernel memory massaging, Rowhammer synchronization, and testing for kernel flips, which may be of broader interest to the Rowhammer community. Compared to prior works' leakage rate of .3 bits/s, we show that such gadgets can be used to read out kernel data at a rate of 82.6 bits/s.
+By targeting code gadgets, this work expands the scope and attack surface exposed by Rowhammer. It is no longer sufficient for software defenses to selectively pad previously exploited memory structures in flip-safe memory, as any victim code that follows the pattern in question must be protected.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202317</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Usenix Security</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>