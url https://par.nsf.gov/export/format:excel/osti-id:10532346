--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532346</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3665329</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Color Theme Evaluation through User Preference Modeling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Bailin; Wei, Tianxiang; Li, Frederick_W B; Liang, Xiaohui; Deng, Zhigang; Fang, Yili</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Applied Perception</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 35</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1544-3558</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Color composition (or color theme) is a key factor to determine how well a piece of art work or graphical design is perceived by humans. Despite a few color harmony models have been proposed, their results are often less satisfactory since they mostly neglect the variations of aesthetic cognition among individuals and treat the influence of all ratings equally as if they were all rated by the same anonymous user. To overcome this issue, in this article we propose a new color theme evaluation model by combining a back propagation neural network and a kernel probabilistic model to infer both the color theme rating and the user aesthetic preference. Our experiment results show that our model can predict more accurate and personalized color theme ratings than state of the art methods. Our work is also the first-of-its-kind effort to quantitatively evaluate the correlation between user aesthetic preferences and color harmonies of five-color themes, and study such a relation for users with different aesthetic cognition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>