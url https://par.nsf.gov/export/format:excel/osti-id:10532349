--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532349</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3641519.3657434</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real-time Wing Deformation Simulations for Flying Insects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Qiang; Deng, Zhigang; Li, Feng; Fang, Yuming; Lu, Tingsong; Tong, Yang; Zuo, Yifan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 11</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400705250</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Realistic simulation of the intricate wing deformations seen in flying insects not only deepens our comprehension of insect fight mechanics but also opens up numerous applications in fields such as computer animation and virtual reality. Despite its importance, this research area has been relatively under-explored due to the complex and diverse wing structures and the intricate patterns of deformation. This paper presents an efficient skeleton-driven model specifically designed to real-time simulate realistic wing deformations across a wide range of flying insects. Our approach begins with the construction of a virtual skeleton that accurately reflects the distinct morphological characteristics of individual insect species. This skeleton serves as the foundation for the simulation of the intricate deformation wave propagation often observed in wing deformations. To faithfully reproduce the bending effect seen in these deformations, we introduce both internal and external forces that act on the wing joints, drawing on periodic wing-beat motion and a simplified aerodynamics model. Additionally, we utilize mass- spring algorithms to simulate the inherent elasticity of the wings, helping to prevent excessive twisting. Through various simulation experiments, comparisons, and user studies, we demonstrate the effectiveness, robustness, and adaptability of our model.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Denver CO USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>