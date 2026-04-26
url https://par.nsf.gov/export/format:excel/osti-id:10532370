--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532370</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-024-60471-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhanced response of thermospheric cooling emission to negative pressure pulse</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bag, Tikemani; Ogawa, Yasunobu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Nitric oxide (NO) emission via 5.3 µm wavelength plays dominant role in regulating the thermospheric temperature due to thermostat nature. The response of NO 5.3 mm emission to the negative pressure impulse during November 06–09, 2010 is studied by using Sounding of Atmosphere by Broadband Emission Radiometry (SABER) observations onboard the Thermosphere Ionosphere Mesosphere Energetics and Dynamics (TIMED) satellite and model simulations. The TIMED/SABER satellite observations demonstrate a significant enhancement in the high latitude region. The Open Geospace General Circulation Model (OpenGGCM), Weimer model simulations and Active Magnetosphere and Planetary Electrodynamics Response Experiment measurements exhibit intensification and equatorward expansion of the field-aligned-currents (FACs) post-negative pressure impulse period due to the expansion of the dayside magnetosphere. The enhanced FACs drive precipitation of low energy particle flux and Joule heating rate affecting whole magnetosphere–ionosphere–thermosphere system. Our study based on electric fields and conductivity derived from the EISCAT Troms&lt;inline-formula&gt;&lt;alternatives&gt;&lt;tex-math&gt;$${\o }$$&lt;/tex-math&gt;&lt;math&gt;&lt;mi&gt;ø&lt;/mi&gt;&lt;/math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;radar and TIEGCM simulation suggests that the enhanced Joule heating rate and the particle precipitations prompt the increase in NO cooling emission.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2002574</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>