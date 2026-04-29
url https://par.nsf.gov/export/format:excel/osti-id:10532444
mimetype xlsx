--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532444</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jos/ffac012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rationale and Precautioning Clauses: Insights from A’ingae</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dąbkowski, Maksymilian; AnderBois, Scott</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-26T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Semantics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2-3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>391 to 425</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0167-5133</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We describe and analyze the semantics of rationale and precautioning clauses (i.e. in order to- and lest-clauses) through a detailed case study of two operators in A’ingae (or Cofán, iso 639-3: con, an Amazonian isolate): the infinitive -ye ‘inf’ and the apprehensional -sa’ne ‘appr.’&lt;/p&gt; &lt;p&gt;We provide a new account of rationale semantics and the first formal account of precautioning semantics. We propose that in structures such as [$p$ [(in order) to$q$]] or [$p$ [$q$-ye]], the rationale operator (underlined) encodes modal semantics where the goal worlds of the actor responsible for $p$ achieve $q$.&lt;/p&gt; &lt;p&gt;In structures such as [$p$ [lest$q$]] or [$p$ [$q$-sa’ne]], the precautioning operator encodes modal semantics where the actor’s goal worlds avoid a recoverable situation $r$ which entails $q$ ($r\Rightarrow q$).&lt;/p&gt; &lt;p&gt;We observe and account for three apparent asymmetries within the domain of rationale and precautioning semantics, which we dub precautioning semantics asymmetry, rationale polarity asymmetry, and precautioning encoding asymmetry. We thus elucidate the relation between rationale and precautioning clauses and make substantial predictions with respect to the cross-linguistic inventories of rationale and precautioning operators.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1911348</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>