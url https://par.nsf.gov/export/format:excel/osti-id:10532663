--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1364/FIO.2023.FTh3E.5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>10 GHz Frequency Comb Generation in Lithium Niobate Waveguides with Chirped Poling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sekhar, Pooja; Wu, Tsung-Han; Ledezma, Luis; Fredrick, Connor; Sekine, Ryoto; Guo, Qiushi; Briggs, Ryan; Marandi, Alireza; Diddams, Scott A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>FTh3E.5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0000-0000</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-957171-29-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We demonstrate efficient 10 GHz frequency comb generation using chirped periodically poled nanophotonic lithium niobate waveguides. Spectral coverage across the UV and visible is achieved with pulse energies less than 50 pJ.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009982</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Optica Publishing Group</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Tacoma, Washington</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>