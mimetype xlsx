--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cloud-based Platform for Indigenous Language Sound Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, M; Lee, C; Fish, N; Miyashita, M; Randall, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>979-8-89176-086-8</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Blackfoot is challenging for English-speaking instructors and learners to acquire because it exhibits unique pitch patterns. This study presents MeTILDA (Melodic Transcription in Language Documentation and Application) as a solution to teaching pitch patterns distinct from English. Specifically, we explore ways to improve data visualization through a visualized pronunciation teaching guide called Pitch Art. The working materials can be downloaded or stored in the cloud for further use and collaboration. These features are aimed to facilitate teachers in developing a curriculum for learning pronunciation and provide students with an interactive and integrative learning environment to better understand Blackfoot language and pronunciation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2109437</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>