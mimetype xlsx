--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533314</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1214/24-EJS2222</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Direct covariance matrix estimation with compositional data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Molstad, Aaron J; Ekvall, Karl Oskar; Suder, Piotr M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronic Journal of Statistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1935-7524</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Compositional data arise in many areas of research in the natural and biomedical sciences. One prominent example is in the study of the human gut microbiome, where one can measure the relative abundance of many distinct microorganisms in a subject’s gut. Often, practitioners are interested in learning how the dependencies between microbes vary across distinct populations or experimental conditions. In statistical terms, the goal is to estimate a covariance matrix for the (latent) log-abundances of the microbes in each of the populations. However, the compositional nature of the data prevents the use of standard estimators for these covariance matrices. In this article, we propose an estimator of multiple covariance matrices which allows for information sharing across distinct populations of samples. Compared to some existing estimators, which estimate the covariance matrices of interest indirectly, our estimator is direct, ensures positive definiteness, and is the solution to a convex optimization problem. We compute our estimator using a proximal-proximal gradient descent algorithm. Asymptotic properties of our estimator reveal that it can perform well in high-dimensional settings. We show that our method provides more reliable estimates than competitors in an analysis of microbiome data from subjects with myalgic encephalomyelitis/chronic fatigue syndrome and through simulation studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2113589; 2415067</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute of Mathematical Statistics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>