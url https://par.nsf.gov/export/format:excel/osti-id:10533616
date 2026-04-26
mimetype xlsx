--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533616</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/phytotaxa.618.3.4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new species of grass fern, Schizaea erecta (Schizaeaceae), from Dinagat Island, Mindanao, Philippines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>AMOROSO, VICTOR B; ACOLA, MESCEL S; GUIANG, MARIA_MELANIE M; ACMA, FLORFE M; FRITSCH, PETER W; CORITICO, FULGENT P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>265 to 273</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1179-3155</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Schizaea erecta Amoroso &amp; Coritico (Schizaeaceae) from Dinagat Island, Mindanao, Philippines, is here described. This species is distinguished from other species of Schizaea by its consistently erect sterile and fertile fronds, narrow laminae, opposite sorophore lobes, rhizomes covered with short appressed brown scales, and oblong sporangia with apical annulus and conspicuous long, white hairs. A taxonomic key to the species of Philippine Schizaeaceae is provided. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754697; 1754667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>