--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533645</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/phytotaxa.658.1.4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Saurauia decolorata (Actinidiaceae), a new species from Mindanao, the Philippines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>OLIMPOS, SHIELLA_MAE B; PENNEYS, DARIN S; SALAS, DARYL S; CORITICO, FULGENT P; AMOROSO, VICTOR B; FRITSCH, PETER W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>658</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>99 to 108</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1179-3155</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Saurauia decolorata from the Mt. Pantaron Range, Bukidnon and Mt. Balatukan Natural Park, Misamis Oriental, Mindanao Island, the Philippines, is illustrated and described as a new species. It closely resembles S. avellana and S. elegans in having branchlets, petioles, and abaxial surfaces of the leaves covered with tomentum and scales, densely clustered flowers, longitudinal anther dehiscence, and 3–4 styles. However, S. decolorata is distinguished from these species by its prominent rusty-colored tomentum and scales on branchlets and abaxial leaf surfaces, cordate leaf bases, crenate margin, 16–21 pairs of lateral veins, fascicled-cymose inflorescences that are both axillary and ramiflorous, and sparsely scaly pinkish green outer sepals. This discovery further emphasizes the unique biodiversity of the forests of the Pantaron Range and Mt. Balatukan which urgently need legislative protection and enhanced protected area management plans, respectively.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754697; 1754667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>