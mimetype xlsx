--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533648</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/phytotaxa.609.4.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Two new species of Begonia (Begoniaceae) from Aurora Memorial National Park, Luzon Island, Philippines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ANG, YU PIN; COLLANTES, JOHN_PAUL R; MANSIBANG, JAYSON; CRUZ, CYRUS_JOB_P DELA; AUMENTADO, JAMIE_ANN M; BIMEDA, SHANE B; CALLADO, JOHN REY; FRITSCH, PETER W; BUSTAMANTE, RENE_ALFRED ANTON</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>609</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>253 to 264</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1179-3155</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Begonia masilig and Begonia akaw, both endemic to Aurora Memorial National Park, Luzon, Philippines, are described as species new to science. Begonia masilig is similar to B. droseroides in its rhizomatous habit and glandular trichomes on the inflorescence, but differs in lamina shape and overall size, and the vestiture of stipule, lamina margin, and outer tepals of staminate flowers. Begonia akaw is similar to B. ramosii in its short erect habit, ovate lamina and congested terminal inflorescence with 2-tepaled staminate flowers, but differs in inflorescence size and arrangement, and bract and ovary shape. Both new species are here proposed to be Endangered (EN) as per IUCN criteria.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754697; 1754667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>