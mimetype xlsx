--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533653</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/phytotaxa.587.1.5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Begonia fritschiana (Begoniaceae, Begonia section Baryandra), a new species from Quezon, Bukidnon, Philippines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>AMOROSO, VICTOR B; LAMPARAS, RICA_JOY V; LAGUNDAY, NOEL E; DAPAR, MARK_LLYOD G; RUBITE, ROSARIO R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>587</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>39 to 46</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1179-3155</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Begonia fritschiana from Mindanao Island is described as a new species endemic to the Philippines. This is the latest addition to the species-rich Begonia section Baryandra. It resembles Begonia caramoanensis but is distinguished by the consistent obliquely ovate leaves with shorter petioles, lamina glaucous abaxially and with marginal hairs, mostly solitary to singly-branched inflorescences with shorter white-glandular hairs on the pedicels and peduncle, one of the outer tepals pink, and glabrous ovary and ovary wings. Begonia fritschiana is known only from the type locality with one population and less than 100 individuals. The area is not currently protected under the country’s National Integrated Protected Areas System by the Department of Environment and Natural Resources. Because of ongoing threats such as illegal logging, poaching, and over collection of biological resources, the single area of occurrence with estimated extent &lt; 10 km2, and the small number of &lt; 100 individuals, we recommend a classification of B. fritschiana as Critically Endangered.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754697; 1754667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Phytotaxa</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>