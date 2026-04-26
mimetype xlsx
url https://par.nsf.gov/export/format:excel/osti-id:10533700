--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533700</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.12697/fce.2024.61.05</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>New records of pyrenocarpous lichens from the Philippines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Taer, Ermalene C; Dal_Forno, Manuela; Aptroot, André; Moncada, Bibiana; Amoroso, Victor B; Coritico, Fulgent P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Folia Cryptogamica Estonica</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1406-2070</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pyrenocarpous lichens are an important component of the forest ecosystem, yet remain understudied. Following the recent field surveys of the lichen biota in Mt. Musuan, four pyrenolichen species previously unreported from the Philippines were collected, namely: Porina exocha, Pyrenula pyrenuloides, P. subsoluta, and Nigrovothelium inspersotropicum. Each species is briefly described with morphology and chemistry, distribution, ecology, notes, and illustrations. These collections underscore the need for expanded research attention to fully catalogue the lichen diversity in the Philippines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754697; 1754667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Folia Cryptogamica Estonica</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>