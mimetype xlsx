--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533894</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5951/MTE.2023-0037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Teachers’ Guide to Video Club and Other Tips for Professional Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wager, Anita A; Caldwell, Brittany; Vescio, Jamie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics Teacher Educator</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>150 to 162</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2167-9789</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acknowledging that our professional development (or methods course) was not going as well as we had hoped was difficult. However, knowing what to do and correcting the problem was even more challenging. This article explains how we engaged teachers in helping us rethink our video club by listening to and acting on their ideas. Through “coffee chats” with teachers during our video club professional development, we received advice on what (and how) to change and what to keep. That advice led to a guide to future video clubs and principles for professional development.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2101356</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NCTM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>