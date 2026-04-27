--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533909</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1364/OL.521339</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantum state tomography in a third-order integrated optical parametric oscillator</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alfredo_Kögler, Roger; Couto_Rickli, Gabriel; Ribeiro_Domeneguetti, Renato; Ji, Xingchen; Gaeta, Alexander L; Lipson, Michal; Martinelli, Marcelo; Nussenzveig, Paulo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Optics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3150</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0146-9592</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We measured the covariance matrix of the fields generated in an integrated third-order optical parametric oscillator operating above threshold. We observed up to (2.3 ± 0.3) dB of squeezing in amplitude difference and inferred (4.9 ± 0.7) dB of on-chip squeezing, while an excess of noise for the sum of conjugated quadratures hinders the entanglement. The degradation of amplitude correlations and state purity for increasing the pump power is consistent with the observed growth of the phase noise of the fields, showing the necessity of strategies for phase noise control aiming at entanglement generation in these systems.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110615</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Optica</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>