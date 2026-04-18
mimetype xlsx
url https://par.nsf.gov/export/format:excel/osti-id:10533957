--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533957</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s43683-024-00137-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The IT-BME Project: Integrating Inclusive Teaching in Biomedical Engineering Through Faculty/Graduate Partnerships</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jaimes, Patricia; Bottorff, Elizabeth; Hopper, Theo; Jilberto, Javiera; King, Jessica; Wall, Monica; Coronel, Maria; Jensen, Karin; Mays, Elizabeth; Morris, Aaron; Weiland, James; Wrobel, Melissa; Nordsletten, David; Pinder-Grover, Tershia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomedical Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>235 to 250</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2730-5937</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To broaden efforts for improving diversity, equity, and inclusion (DEI) in biomedical engineering (BME) education—a key area of emphasis is the integration of inclusive teaching practices. While BME faculty generally support these efforts, translating support into action remains challenging. This project aimed to address this need through a 3-phase inclusive teaching training, consisting of graduate students, faculty, and engineering education consultants. In Phase I, graduate students and faculty participated in a 6-week learning community on inclusive teaching (Foundational Learning). In Phase II, graduate students were paired with faculty to modify or develop new inclusive teaching materials to be integrated into a BME course (Experiential Learning). Phase III was the implementation of these materials. To assess Phases I &amp; II, graduate student participants reflected on their experiences on the project. To assess Phase III, surveys were administered to students in IT-BME-affiliated courses as well as those taking other BME-related courses. Phases I &amp; II: graduate students responded positively to the opportunity to engage in this inclusive teaching experiential learning opportunity. Phase III: survey results indicated that the incorporation of inclusive teaching practices in BME courses enhanced the student learning experience. The IT-BME project supported graduate students and faculty in learning about, creating, and implementing inclusive teaching practices in a collaborative and supportive environment. This project will serve to both train the next class of instructors and use their study of inclusive teaching concepts to facilitate the creation of ideas and materials that will benefit the BME curriculum and students.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821684; 1821510; 1821571; 1821574</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biomedical Engineering Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>