--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10533984</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad4640</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electron Cyclotron Maser Emission and the Brightest Solar Radio Bursts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>White, Stephen M; Shimojo, Masumi; Iwai, Kazumasa; Bastian, Timothy S; Fleishman, Gregory D; Gary, Dale E; Magdalenic, Jasmina; Vourlidas, Angelos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>969</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This paper investigates the incidence of coherent emission in solar radio bursts, using a revised catalog of 3800 solar radio bursts observed by the Nobeyama Radio Polarimeters from 1988 to 2023. We focus on the 1.0 and 2.0 GHz data, where radio fluxes of order 10&lt;sup&gt;10&lt;/sup&gt;Jy have been observed. Previous work has suggested that these bursts are due to electron cyclotron maser (ECM) emission. In at least one well-studied case, the bright emission at 1 GHz consists of narrowband spikes of millisecond duration. Coherent emission at 1 GHz can be distinguished from traditional incoherent gyrosynchrotron flare emission based on the radio spectrum: Gyrosynchrotron emission at 1 GHz usually has a spectrum rising with frequency, so bursts in which 1 GHz is stronger than higher-frequency measurements are unlikely to be incoherent gyrosynchrotron. Based on this criterion, it is found that for bursts exceeding 100 sfu, three-quarters of all bursts at 1 GHz and half of all 2 GHz bursts have a dominant coherent emission component, assumed to be ECM. The majority of the very bright bursts at 1 GHz are highly circularly polarized, consistent with a coherent emission mechanism, but not always 100% polarized. The frequency range from 1 to 2 GHz is heavily utilized for terrestrial applications, and these results are relevant for understanding the extreme flux levels that may impact such applications. Further, they provide a reference for comparison with the study of ECM emission from other stars and potentially exoplanets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2130832; 2121632</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>