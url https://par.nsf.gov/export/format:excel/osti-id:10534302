--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534302</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2024.414</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Southern Ocean Hub for Nutrients, Micronutrients, and Their Isotopes in the Global Ocean</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>de_Souza, Gregory; Morrison, Adele</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>ETH_Zurich</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The sustenance of marine primary productivity depends on the supply of macro- and micronutrients to photosynthesizers in the ocean’s sunlit surface. Without supply from the deep, sinking particles would deplete the upper ocean of these vital elements within decades. Over the last 20 years, it has been recognized that the Southern Ocean, where nutrient-rich deep waters are brought to the surface and the water masses that fill much of the upper ocean are formed, plays a pivotal role in replenishing upper-ocean nutrients. Photosynthesizers that grow and take up nutrients within the Southern Ocean circulation “hub” thus have an outsize influence on global-​scale distributions of macronutrients and many micronutrients. The GEOTRACES program has contributed observations of the concentration and stable isotope composition of “nutrient-​type” metals like zinc, cadmium, and nickel, within the Southern Ocean and beyond it, that are driving a sea change in our understanding of their marine cycles. Simultaneously, our understanding of Southern Ocean circulation has been refined, with recognition of the importance of longitudinal variability and subtropical overturning. Here, we aim to bring together these two strands of progress, review insights gained into marine micronutrient cycling, and consider the questions that remain to be resolved.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2140395</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>