--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534321</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2024.407</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Ocean of Particles Characterization of Particulate Trace Elements by the GEOTRACES Program</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Twining, Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bigelow_Laboratory_for_Ocean_Sciences</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The GEOTRACES program has greatly expanded measurements of trace elements, which serve as key nutrients, harmful contaminants, and tracers of ocean processes and past conditions. Many elements tend to associate with particulate matter, and GEOTRACES has been particularly valuable for growing our understanding of this fraction. Focusing on the micronutrient iron as an example, GEOTRACES data demonstrate that the majority of iron in the ocean is particulate. Chemically labile particulate iron, likely available for biological use, is also often more abundant than dissolved forms, particularly near continents and in the deep sea. This highlights the need to consider the particulate fraction in conceptual and numeric ocean models. Direct comparisons of particle-sampling methods highlight both the abundance of small particles (&lt;0.45–0.8 μm), whose biogeochemical roles are still poorly known, and the difficulty in consistently capturing large, faster-sinking particles. In situ pumps with 0.8 μm filters often capture less small particulate iron than bottle-collected samples filtered onto 0.45 μm filters, but they can also capture more material near some sources. GEOTRACES datasets contain nearly sevenfold more dissolved than particulate iron measurements, and ongoing efforts to pair these measurements are needed in order to fully understand the cycles of iron and other important elements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2140395; 2049272; 2023237</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>