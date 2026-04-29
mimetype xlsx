--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534432</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202347338</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Galactic bulge exploration: I. The period–absolute magnitude–metallicity relations for RR Lyrae stars for &lt;i&gt;G&lt;/i&gt; &lt;sub&gt;BP&lt;/sub&gt; , &lt;i&gt;V, G, G&lt;/i&gt; &lt;sub&gt;RP&lt;/sub&gt; , &lt;i&gt;I, J, H&lt;/i&gt; , and &lt;i&gt;K&lt;/i&gt; &lt;sub&gt;s&lt;/sub&gt; passbands using &lt;i&gt;Gaia&lt;/i&gt; DR3 parallaxes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Prudil, Z; Kunder, A; Dékány, I; Koch-Hansen, A J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>684</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A176</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We present a new set of period–absolute magnitude–metallicity (PMZ) relations for single-mode RR Lyrae stars calibrated for the optical&lt;italic&gt;G&lt;/italic&gt;&lt;sub&gt;BP&lt;/sub&gt;,&lt;italic&gt;V&lt;/italic&gt;,&lt;italic&gt;G&lt;/italic&gt;,&lt;italic&gt;G&lt;/italic&gt;&lt;sub&gt;RP&lt;/sub&gt;, near-infrared&lt;italic&gt;I&lt;/italic&gt;,&lt;italic&gt;J&lt;/italic&gt;,&lt;italic&gt;H&lt;/italic&gt;, and&lt;italic&gt;K&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;s&lt;/italic&gt;&lt;/sub&gt;passbands. We compiled a large dataset (over 100 objects) of fundamental and first-overtone RR Lyrae pulsators consisting of mean intensity magnitudes, reddenings, pulsation properties, iron abundances, and parallaxes measured by the&lt;italic&gt;Gaia&lt;/italic&gt;astrometric satellite in its third data release. Our newly calibrated PMZ relations encapsulate the most up-to-date ingredients in terms of both data and methodology. They are intended to be used in conjunction with large photometric surveys targeting the Galactic bulge, including the Optical Gravitational Lensing Experiment (OGLE), the Vista Variables in the Vía Láctea Survey (VVV), and the&lt;italic&gt;Gaia&lt;/italic&gt;catalog. In addition, our Bayesian probabilistic approach provides accurate uncertainty estimates of the predicted absolute magnitudes of individual RR Lyrae stars. Our derived PMZ relations provide consistent results when compared to benchmark distances to globular clusters NGC 6121 (also known as M 4), NGC 5139 (also known as omega Cen), and Large and Small Magellanic Clouds, which are stellar systems rich in RR Lyrae stars. Lastly, our&lt;italic&gt;K&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;s&lt;/italic&gt;&lt;/sub&gt;-band PMZ relations match well with the previously published PMZ relations based on&lt;italic&gt;Gaia&lt;/italic&gt;data and accurately predict the distance toward the prototype of this class of variables, the eponymic RR Lyr itself.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009836</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics, Volume 684, id.A176, 13 pp.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>