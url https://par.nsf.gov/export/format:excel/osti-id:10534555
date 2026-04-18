--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534555</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geochemical Differences Between Alive, Uncrusted and Dead, Crusted Shells of Neogloboquadrina pachyderma: Implications for Paleoreconstruction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hupp, Brittany; Fehrenbacher, Jennifer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Paleoceanography and paleoclimatology  an AGU journal exploring earths paleoclimate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2572-4525</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Planktic foraminiferal-based trace element-calcium ratios (TE/Ca) are a cornerstone in paleoceanographic reconstructions. While TE-environment calibrations are often established through culturing experiments, shell growth in culture is not always consistent with growth in a natural setting. For example, many species of planktic foraminifera thicken their shell at the end of their life cycle, producing a distinct “gametogenic” crust. Crust is common in fossil foraminifers, however, shells grown in culture do not often develop a thick crust. Here, we investigate potential vital effects associated with the crusting process by comparing the trace element (Mg/Ca, Na/Ca, Ba/Ca, Sr/Ca, Mn/Ca, Zn/Ca) and stable isotope (δ13C, δ18O) composition of alive, fully mature, uncrusted shells to recently deceased, crusted shells of Neogloboquadrina pachyderma collected from the same plankton tows off the Oregon (USA) coast. We find that uncrusted (N = 55) shells yield significantly higher Ba/Ca, Na/Ca, Mn/Ca, and Sr/Ca than crusted (N = 66) shells, and crust calcite records significantly lower TE/Ca values for all elements examined. Isotopic mixing models suggest that the crust calcite accounts for ∼40%–70% of crusted shell volume. Comparison of foraminiferal and seawater isotopes indicate that N. pachyderma lives in the upper 90 m of the water column, and that crust formation occurs slightly deeper than their average living depth habitat. Results highlight the necessity to establish calibrations from crusted shells, as application of calibrations from TE-enriched uncrusted shells may yield attenuated or misleading paleoceanographic reconstructions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2306057</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>