--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Astrocytes as a mechanism for contextually-guided network dynamics and function</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gong, L; Pasqualetti, F; Papuan, T; Ching, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS computational biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Astrocytes are a ubiquitous and enigmatic type of non-neuronal cell and are found in the brain of all vertebrates. While traditionally viewed as being supportive of neurons, it is increasingly recognized that astrocytes play a more direct and active role in brain function and neural computation. On account of their sensitivity to a host of physiological covariates and ability to modulate neuronal activity and connectivity on slower time scales, astrocytes may be particularly well poised to modulate the dynamics of neural circuits in functionally salient ways. In the current paper, we seek to capture these features via actionable abstractions within computational models of neuron-astrocyte interaction. Specifically, we engage how nested feedback loops of neuron-astrocyte interaction, acting over separated time-scales, may endow astrocytes with the capability to enable learning in context-dependent settings, where fluctuations in task parameters may occur much more slowly than within-task requirements. We pose a general model of neuron-synapse-astrocyte interaction and use formal analysis to characterize how astrocytic modulation may constitute a form of meta-plasticity, altering the ways in which synapses and neurons adapt as a function of time. We then embed this model in a bandit-based reinforcement learning task environment, and show how the presence of time-scale separated astrocytic modulation enables learning over multiple fluctuating contexts. Indeed, these networks learn far more reliably compared to dynamically homogeneous networks and conventional non-network-based bandit algorithms. Our results fuel the notion that neuron-astrocyte interactions in the brain benefit learning over different time-scales and the conveyance of task-relevant contextual information onto circuit dynamics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1926829</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>