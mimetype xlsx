--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534714</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Supervised Matrix Factorization: Local Landscape Analysis and Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Joowon; Lyu, Hanbaek; Yao, Weixin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>26752--26788</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Supervised matrix factorization (SMF) is a classical machine learning method that seeks low-dimensional feature extraction and classification tasks at the same time. Training an SMF model involves solving a non-convex and factor-wise constrained optimization problem with at least three blocks of parameters. Due to the high non-convexity and constraints, theoretical understanding of the optimization landscape of SMF has been limited. In this paper, we provide an extensive local landscape analysis for SMF and derive several theoretical and practical applications. Analyzing diagonal blocks of the Hessian naturally leads to a block coordinate descent (BCD) algorithm with adaptive step sizes. We provide global convergence and iteration complexity guarantees for this algorithm. Full Hessian analysis gives minimum L2-regularization to guarantee local strong convexity and robustness of parameters. We establish a local estimation guarantee under a statistical SMF model. We also propose a novel GPU-friendly neural implementation of the BCD algorithm and validate our theoretical findings through numerical experiments. Our work contributes to a deeper understanding of SMF optimization, offering insights into the optimization landscape and providing practical solutions to enhance its performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2206296; 2232241</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>Medium: X</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Vienna, Austria</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>