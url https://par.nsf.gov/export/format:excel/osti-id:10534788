--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534788</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/egusphere-2023-750</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sources of low-frequency variability in observed Antarctic sea ice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bonan, David B; Dörr, Jakob; Wills, Robert_C J; Thompson, Andrew F; Årthun, Marius</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Antarctic sea ice gradually increased from the late 1970s until 2016, when it experienced an abrupt decline. A number of mechanisms have been proposed for both the gradual increase and abrupt decline of Antarctic sea ice, but how each mechanism manifests spatially and temporally remains poorly understood. Here, we use a statistical method called low-frequency component analysis to analyze the spatial-temporal structure of observed Antarctic sea-ice concentration variability. The identified patterns reveal distinct modes of low-frequency sea ice variability. The leading mode, which accounts for the large-scale, gradual expansion of sea ice, is associated with the Interdecadal Pacific Oscillation and resembles the observed sea-surface temperature trend pattern that climate models have trouble reproducing. The second mode is associated with the central Pacific El Niño–Southern Oscillation (ENSO) and the Southern Annular Mode, and accounts for most of the sea ice variability in the Ross Sea. The third mode is associated with the eastern Pacific ENSO and Amundsen Sea Low, and accounts for most of the pan-Antarctic sea-ice variability and almost all of the sea ice variability in the Weddell Sea. This mode is associated with periods of abrupt Antarctic sea-ice decline and is related to a weakening of the circumpolar westerlies, which favors surface warming through a shoaling of the ocean mixed layer and decreased northward Ekman heat convergence. Broadly, these results suggest that climate model biases in long-term Antarctic sea-ice and global sea-surface temperature trends are related to each other and that eastern Pacific ENSO variability causes abrupt sea ice changes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2203543</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Cryosphere</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Caltech</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>