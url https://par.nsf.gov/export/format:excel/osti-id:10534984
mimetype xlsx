--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10534984</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Counterfactually Fair Representation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zuo, Zhiqun; Khalili, Mohammad_Mahdi; Zhang, Xueru</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The use of machine learning models in high-stake applications (e.g., healthcare, lending, college admission) has raised growing concerns due to potential biases against protected social groups. Various fairness notions and methods have been proposed to mitigate such biases. In this work, we focus on Counterfactual Fairness (CF), a fairness notion that is dependent on an underlying causal graph and first proposed by Kusner 
+et al. (2017); it requires that the outcome an individual perceives is the same in the real world as it would be in a "counterfactual" world, in which the individual belongs to another social group. Learning fair models satisfying CF can be challenging. It was shown in (Kusner et al. 2017) that a sufficient condition for satisfying CF is to 
+not use features that are descendants of sensitive attributes in the causal graph. This implies a simple method that learns CF models only using non-descendants of sensitive attributes while eliminating all descendants. Although several subsequent works proposed methods that use all features for training CF models, there is no theoretical guarantee that they can satisfy CF. In contrast, this work proposes a new algorithm that trains models using all the available features. We theoretically and empirically show that models trained with this method can satisfy CF.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202699</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 37th International Conference on Neural Information Processing Systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 37th International Conference on Neural Information Processing Systems</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>