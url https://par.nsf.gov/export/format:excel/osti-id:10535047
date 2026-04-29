--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10535047</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/adma.202400627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electrically Reconfigurable Phase‐Change Transmissive Metasurface</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Popescu, Cosmin Constantin; Aryana, Kiumars; Garud, Parth; Dao, Khoi Phuong; Vitale, Steven; Liberman, Vladimir; Bae, Hyung‐Bin; Lee, Tae‐Woo; Kang, Myungkoo; Richardson, Kathleen A; Julian, Matthew; Ocampo, Carlos_A Ríos; Zhang, Yifei; Gu, Tian; Hu, Juejun; Kim, Hyun Jung</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0935-9648</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Programmable and reconfigurable optics hold significant potential for transforming a broad spectrum of applications, spanning space explorations to biomedical imaging, gas sensing, and optical cloaking. The ability to adjust the optical properties of components like filters, lenses, and beam steering devices could result in dramatic reductions in size, weight, and power consumption in future optoelectronic devices. Among the potential candidates for reconfigurable optics, chalcogenide‐based phase change materials (PCMs) offer great promise due to their non‐volatile and analogue switching characteristics. Although PCM have found widespread use in electronic data storage, these memory devices are deeply sub‐micron‐sized. To incorporate phase change materials into free‐space optical components, it is essential to scale them up to beyond several hundreds of microns while maintaining reliable switching characteristics. This study demonstrated a non‐mechanical, non‐volatile transmissive filter based on low‐loss PCMs with a 200 × 200 µm&lt;sup&gt;2&lt;/sup&gt;switching area. The device/metafilter can be consistently switched between low‐ and high‐transmission states using electrical pulses with a switching contrast ratio of 5.5 dB. The device was reversibly switched for 1250 cycles before accelerated degradation took place. The work represents an important step toward realizing free‐space reconfigurable optics based on PCMs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132929; 2210168</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>