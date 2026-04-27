--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10535752</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1615/JMachLearnModelComput.2023047642</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PHYSICS-INFORMED NEURAL NETWORKS FOR INFORMED VACCINE DISTRIBUTION INMETA-POPULATIONS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arulandu, Alvan Caleb; Seshaiyer, Padmanabhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Machine Learning for Modeling and Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>83 to 99</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2689-3967</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accurate numerical and physical models play an important role in modeling the spread of infectious disease as well as informing policy decisions. Vaccination programs rely on the estimation of disease parameters from limited, error-prone reported data. Using physics-informed neural networks (PINNs) as universal function approximators of the susceptible-infected-recovered (SIR) compartmentalized differential equation model, we create a data-driven framework that uses reported data to estimate disease spread and approximate corresponding disease parameters. We apply this to datafrom a London boarding school, demonstrating the framework's ability to produce accurate disease and parameter estimations despite noisy data. However, real-world populations contain sub-populations, each exhibiting different levels of risk and activity. Thus, we expand our framework to model meta-populations of preferentially-mixed subgroups with various contact rates, introducing a new substitution to decrease the number of parameters. Optimal parameters are estimated throughPINNs which are then used in a negative gradient approach to calculate an optimal vaccine distribution plan for informed policy decisions. We also manipulate a new hyperparameter in the loss function of the PINNs network to expedite training. Together, our work creates a data-driven tool for future infectious disease vaccination efforts in heterogeneously mixed populations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Begell House</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>