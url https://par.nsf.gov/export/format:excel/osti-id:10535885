--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10535885</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gbe/evac110</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Highly Contiguous Genome Assemblies of the Guinea Paper Wasp ( &lt;i&gt;Polistes exclamans&lt;/i&gt; ) and &lt;i&gt;Mischocyttarus mexicanus&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miller, Sara E; Legan, Andrew W; Uy, Floria_M K; Sheehan, Michael J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Wheat, Christopher</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-6653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Paper wasps are a model system for the study of social evolution due to a high degree of inter- and intraspecific variation in cooperation, aggression, and visual signals of social status. Increasing the taxonomic coverage of genomic resources for this diverse clade will aid comparative genomic approaches for testing predictions about the molecular basis of social evolution. Here, we provide draft genome assemblies for two well-studied species of paper wasps, Polistes exclamans and Mischocyttarus mexicanus. The P. exclamans genome assembly is 221.5 Mb in length with a scaffold N50 of 4.11 Mb. The M. mexicanus genome assembly is 227 Mb in length with a scaffold N50 of 1.1 Mb. Genomes have low repeat content (9.54–10.75%) and low GC content (32.06–32.4%), typical of other social hymenopteran genomes. The DNA methyltransferase gene, Dnmt3 , was lost early in the evolution of Polistinae. We identified a second independent loss of Dnmt3 within hornets (genus: Vespa).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>