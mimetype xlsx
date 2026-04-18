--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10535968</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/1071181322661506</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How do drivers respond to vehicle cyberattacks? A driving simulator study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parker, Jah'inaya; Zhang, Fangda; Wang, Meng; Roberts, Shannon C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Human Factors and Ergonomics Society Annual Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>737 to 741</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-5067</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Modern vehicles are embedded with numerous electronic components, making them more advanced and automated, while also making them vulnerable to cyberattacks. This study investigated how drivers respond to unexpected, cyber-attack-induced situations through a driving simulator study. It also examined differences in driver responses if they were trained or received warning messages on how to mitigate the effect of a vehicle cyberattack. The findings suggest that drivers' responses to cyberattacks vary based on the severity of the event. Those who receive training are much more likely to drive cautiously when the vehicle behaves unexpectedly and those who receive warning messages are likely to view them, but not necessarily take action. These results have far reaching implications into the utility of training programs in improving driver behavior and leave future work in terms of optimizing warning message systems.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755795</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>