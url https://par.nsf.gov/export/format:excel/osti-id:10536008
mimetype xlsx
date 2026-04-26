--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536008</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developing research identity: Experiences and influences leading to undergraduate students’ growth as researchers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Splendido, S; O’Connor, J; Thole, K_A; Berdanier, C_G_P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The purpose of this research full paper is to examine the development of undergraduate students’ research identity during a summer undergraduate research experience. Identity development through socialization experiences is crucial for students to explore future career paths, especially in careers that require research-focused graduate degrees. However, literature is limited on how effective socialization occurs for research and future research-related careers. This paper follows 10 undergraduate engineering and physics students participating in an engineering-focused Research Experiences for Undergraduates (REU) program at an R1 institution to explore this gap in knowledge. As part of a longitudinal multi-method study, participants completed a pre- and post-experience survey, and participated in three interviews over the course of the summer. Survey data were analyzed using descriptive statistics and a Wilcoxon signed-rank test. Interviews were analyzed through the lens of academic self-concept theory for common themes of socialization and identity development in research through the course of the program. Findings indicate that undergraduate students’ research self-concepts are heavily influenced by research experiences and comparisons to their peers. The students’ increase in research self-concept as well as their experiences and interactions within the program allowed them to see research careers as attainable and increased their interest in pursuing graduate degrees after the program. Survey data showed a statistical increase in research self-efficacy and research identity at the end of the program, reinforcing the idea that students’ experiences in the REU helped them grow as researchers and engineers. This research increases our understanding of students’ research identity development and provides potential ways to implement research self-concept and identity development to similar undergraduate research experiences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149667</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2024 American Society for Engineering Education Annual Conference and Exposition</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Portland, Oregon</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>