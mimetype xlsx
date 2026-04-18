--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536113</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1099/mic.0.001172</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A global perspective on bacterial diversity in the terrestrial deep subsurface</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Soares, A; Edwards, A; An, D; Bagnoud, A; Bradley, J; Barnhart, E; Bomberg, M; Budwill, K; Caffrey, S M; Fields, M; Gralnick, J; Kadnikov, V; Momper, L; Osburn, M; Mu, A; Moreau, J W; Moser, D; Purkamo, L; Rassner, S M; Sheik, C S; Sherwood_Lollar, B; Toner, B M; Voordouw, G; Wouters, K; Mitchell, A C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1350-0872</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;While recent efforts to catalogue Earth’s microbial diversity have focused upon surface and marine habitats, 12–20 % of Earth’s biomass is suggested to exist in the terrestrial deep subsurface, compared to ~1.8 % in the deep subseafloor. Metagenomic studies of the terrestrial deep subsurface have yielded a trove of divergent and functionally important microbiomes from a range of localities. However, a wider perspective of microbial diversity and its relationship to environmental conditions within the terrestrial deep subsurface is still required. Our meta-analysis reveals that terrestrial deep subsurface microbiota are dominated by&lt;italic&gt;Betaproteobacteria, Gammaproteobacteria&lt;/italic&gt;and&lt;italic&gt;&lt;named-content content-type='phylum'&gt;&lt;ext-link ext-link-type='uri' href='http://doi.org/10.1601/nm.3874' type='simple'&gt;Firmicutes&lt;/ext-link&gt;&lt;/named-content&gt;&lt;/italic&gt;, probably as a function of the diverse metabolic strategies of these taxa. Evidence was also found for a common small consortium of prevalent&lt;italic&gt;&lt;named-content content-type='class'&gt;&lt;ext-link ext-link-type='uri' href='http://doi.org/10.1601/nm.1616' type='simple'&gt;Betaproteobacteria&lt;/ext-link&gt;&lt;/named-content&gt;&lt;/italic&gt;and&lt;italic&gt;&lt;named-content content-type='class'&gt;&lt;ext-link ext-link-type='uri' href='http://doi.org/10.1601/nm.2068' type='simple'&gt;Gammaproteobacteria&lt;/ext-link&gt;&lt;/named-content&gt;&lt;/italic&gt;operational taxonomic units across the localities. This implies a core terrestrial deep subsurface community, irrespective of aquifer lithology, depth and other variables, that may play an important role in colonizing and sustaining microbial habitats in the deep terrestrial subsurface. An&lt;italic&gt;in silico&lt;/italic&gt;contamination-aware approach to analysing this dataset underscores the importance of downstream methods for assuring that robust conclusions can be reached from deep subsurface-derived sequencing data. Understanding the global panorama of microbial diversity and ecological dynamics in the deep terrestrial subsurface provides a first step towards understanding the role of microbes in global subsurface element and nutrient cycling.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813526</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Microbiology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>