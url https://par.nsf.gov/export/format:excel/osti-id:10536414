--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536414</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7717/peerj.17547</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Behavioral responses of a clonal fish to perceived predation risk</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aguiñaga, Jonathan; Jin, Sophia; Pesati, Ishita; Laskowski, Kate L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PeerJ</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e17547</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2167-8359</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Predation threat is a major driver of behavior in many prey species. Animals can recognize their relative risk of predation based on cues in the environment, including visual and/or chemical cues released by a predator or from its prey. When threat of predation is high, prey often respond by altering their behavior to reduce their probability of detection and/or capture. Here, we test how a clonal fish, the Amazon molly (&lt;italic&gt;Poecilia formosa&lt;/italic&gt;), behaviorally responds to predation cues. We measured aggressive and social behaviors both under ‘risk’, where chemical cues from predatory fish and injured conspecifics were present, and control contexts (no risk cues present). We predicted that mollies would exhibit reduced aggression towards a simulated intruder and increased sociability under risk contexts as aggression might increase their visibility to a predator and shoaling should decrease their chance of capture through the dilution effect. As predicted, we found that Amazon mollies spent more time with a conspecific when risk cues were present, however they did not reduce their aggression. This highlights the general result of the ‘safety in numbers’ behavioral response that many small shoaling species exhibit, including these clonal fish, which suggests that mollies may view this response as a more effective anti-predator response compared to limiting their detectability by reducing aggressive conspecific interactions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2100625</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PeerJ</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>