--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536497</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fostering Maker Identity and Collaboration: Affordances of the Connected Spaces Dashboard in Two Afterschool Makerspaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bawankule, A; Hopping, D; Tissenbaum, M; Weatherspoon, H; Ruffin, M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With a focus on learning through personally relevant projects, students in makerspaces engage in meaningful design. Maker portfolios are increasingly being used to capture and assess progress and learning in these spaces. The Connected Spaces Dashboard focuses on maker identity development and collaboration between makers in and across makerspaces. We implemented a prototype version of the Dashboard in Spring 2023, in two after-school makerspaces. Analysis of two student interviews and Dashboard profiles highlighted the aspects of the tool that were effective (e.g., student affinities) and those that needed improvement (e.g., its ambient presence). We utilize these findings to inform the development of the next version of the Dashboard.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048852</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>New York, NY</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>