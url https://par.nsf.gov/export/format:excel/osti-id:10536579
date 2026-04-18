--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536579</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ma17040876</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microstructures and Corrosion Properties of Wire Arc Additive Manufactured Copper–Nickel Alloys</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Song, Jie; Jimenez, Xavier A; To, Albert C; Fu, Yao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1944</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The 70/30 copper–nickel alloy is used mainly in critical parts with more demanding conditions in marine settings. There is a need for innovative methods that offer fast production and cost-effectiveness in order to supplement current copper–nickel alloy manufacturing processes. In this study, we employ wire arc additive manufacturing (WAAM) to fabricate the 70/30 copper–nickel alloy. The as-built microstructure is characterized by columnar grains with prominent dendrites and chemical segregation in the inter-dendritic area. The aspect ratio of the columnar grain increases with increasing travel speed (TS) at the same wire feed speed (WFS). This is in contrast with the equiaxed grain structure, with a more random orientation, of the conventional sample. The sample built with a WFS of 8 m/min, TS of 1000 mm/min, and a track distance of 3.85 mm exhibits superior corrosion properties in the 3.5 wt% NaCl solution when compared with the conventional sample, as evidenced by a higher film resistance and breakdown potential, along with a lower passive current density of the WAAM sample. The corrosion morphology reveals the critical roles played by the nickel element that is unevenly distributed between the dendrite core and inter-dendritic area.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2139383</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>