--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536582</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3617574.3617862</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Case for Scalable Quantitative Neural Network Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Downing, Mara; Bultan, Tevfik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22 to 25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400703799</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Neural networks are an increasingly common tool for solving problems that require complex analysis and pattern matching, such as identifying stop signs in a self driving car or processing medical imagery during diagnosis. Accordingly, verification of neural networks for safety and correctness is of great importance, as mispredictions can have catastrophic results in safety critical domains. As neural networks are known to be sensitive to small changes in input, leading to vulnerabilities and adversarial attacks, analyzing the robustness of networks to small changes in input is a key piece of evaluating their safety and correctness. However, there are many real-world scenarios where the requirements of robustness are not clear cut, and it is crucial to develop measures that assess the level of robustness of a given neural network model and compare levels of robustness across different models, rather than using a binary characterization such as robust vs. not robust.
+We believe there is great need for developing scalable quantitative robustness verification techniques for neural networks. Formal verification techniques can provide guarantees of correctness, but most existing approaches do not provide quantitative robustness measures and are not effective in analyzing real-world network sizes. On the other hand, sampling-based quantitative robustness is not hindered much by the size of networks but cannot provide sound guarantees of quantitative results. We believe more research is needed to address the limitations of both symbolic and sampling-based verification approaches and create sound, scalable techniques for quantitative robustness verification of neural networks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124039</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Francisco CA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>