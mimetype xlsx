--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536597</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gorilla: Safe Permissionless Byzantine Consensus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pu, Youer; Farahbakhsh, Ali; Alvisi, Lorenzo; Eyal, Ittay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Oshman, Rothem</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Leibniz international proceedings in informatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-95977-301-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Nakamoto’s consensus protocol works in a permissionless model and tolerates Byzantine failures, but only offers probabilistic agreement. Recently, the Sandglass protocol has shown such weaker guarantees are not a necessary consequence of a permissionless model; yet, Sandglass only tolerates benign failures, and operates in an unconventional partially synchronous model. We present Gorilla Sandglass, the first Byzantine tolerant consensus protocol to guarantee, in the same synchronous model adopted by Nakamoto, deterministic agreement and termination with probability 1 in a permissionless setting. We prove the correctness of Gorilla by mapping executions that would violate agreement or termination in Gorilla to executions in Sandglass, where we know such violations are impossible. Establishing termination proves particularly interesting, as the mapping requires reasoning about infinite executions and their probabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106954</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik GmbH, Dagstuhl Publishing, Saarbrücken/Wadern, Germany</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>L'Aquila, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>