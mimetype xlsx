--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536783</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsnano.4c03387</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Machine Learning-Assisted Near-Infrared Spectral Fingerprinting for Macrophage Phenotyping</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nadeem, Aceer; Lyons, Sarah; Kindopp, Aidan; Jamieson, Amanda; Roxbury, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22874 to 22887</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-0851</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Spectral fingerprinting has emerged as a powerful tool that is adept at identifying chemical compounds and deciphering complex interactions within cells and engineered nanomaterials. Using near-infrared (NIR) fluorescence spectral fingerprinting coupled with machine learning techniques, we uncover complex interactions between DNA-functionalized single-walled carbon nanotubes (DNA-SWCNTs) and live macrophage cells, enabling in situ phenotype discrimination. Utilizing Raman microscopy, we showcase statistically higher DNA-SWCNT uptake and a significantly lower defect ratio in M1 macrophages compared to M2 and naive phenotypes. NIR fluorescence data also indicate that distinctive intraendosomal environments of these cell types give rise to significant differences in many optical features, such as emission peak intensities, center wavelengths, and peak intensity ratios. Such features serve as distinctive markers for identifying different macrophage phenotypes. We further use a support vector machine (SVM) model trained on SWCNT fluorescence data to identify M1 and M2 macrophages, achieving an impressive accuracy of &gt;95%. Finally, we observe that the stability of DNA-SWCNT complexes, influenced by DNA sequence length, is a crucial consideration for applications, such as cell phenotyping or mapping intraendosomal microenvironments using AI techniques. Our findings suggest that shorter DNA-sequences like GT6 give rise to more improved model accuracy (&gt;87%) due to increased active interactions of SWCNTs with biomolecules in the endosomal microenvironment. Implications of this research extend to the development of nanomaterial-based platforms for cellular identification, holding promise for potential applications in real time monitoring of in vivo cellular differentiation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2231621; 1844536</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>