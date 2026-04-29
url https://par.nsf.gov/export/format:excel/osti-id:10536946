--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10536946</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/ract-2023-0237</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Observations regarding the synthesis and redox chemistry of heterobimetallic uranyl complexes containing Group 10 metals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mikeska, Emily R; Lind, Natalie M; Ervin, Alexander C; Khalife, Celine; Karnes, Joseph P; Blakemore, James D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Radiochimica Acta</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>149 to 160</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0033-8230</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Literature reports have demonstrated that Schiff-base-type ligands can serve as robust platforms for the synthesis of heterobimetallic complexes containing transition metals and the uranyl dication (UO&lt;sub&gt;2&lt;/sub&gt;&lt;sup&gt;2+&lt;/sup&gt;). However, efforts have not advanced to include either synthesis of complexes containing second- or third-row transition metals or measurement of the redox properties of the corresponding heterobimetallic complexes, despite the significance of actinide redox in studies of nuclear fuel reprocessing and separations. Here, metalloligands denoted [Ni], [Pd], and [Pt] that contain the corresponding Group 10 metals have been prepared and a synthetic strategy to access species incorporating the uranyl ion (UO&lt;sub&gt;2&lt;/sub&gt;&lt;sup&gt;2+&lt;/sup&gt;) has been explored, toward the goal of understanding how the secondary metals could tune uranium-centered redox chemistry. The synthesis and redox characterization of the bimetallic complex [Ni,UO&lt;sub&gt;2&lt;/sub&gt;] was achieved, and factors that appear to govern extension of the chosen synthetic strategy to complexes with Pd and Pt are reported here. Infrared and solid-state structural data from X-ray diffraction analysis of the metalloligands [Pd] and [Pt] show that the metal centers in these complexes adopt the expected square planar geometries, while the structure of the bimetallic [Ni,UO&lt;sub&gt;2&lt;/sub&gt;] reveals that the uranyl moiety influences the coordination environment of Ni(II), including inducement of a puckering of the ligand backbone of the complex in which the phenyl rings fold around the nickel-containing core in an umbrella-shaped fashion. Cyclic voltammetric data collected on the heterobimetallic complexes of both Ni(II) and Pd(II) provide evidence for uranium-centered redox cycling, as well as for the accessibility of other reductions that could be associated with Ni(II) or the organic ligand backbone. Taken together, these results highlight the unique redox behaviors that can be observed in multimetallic systems and design concepts that could be useful for accessing tunable multimetallic complexes containing the uranyl dication.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922649</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>De Gruyter</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>