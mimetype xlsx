--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537132</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.110.023004</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Constraining neutrino-DM interactions with Milky Way dwarf spheroidals and supernova neutrinos</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heston, Sean; Horiuchi, Shunsaku; Shirai, Satoshi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We constrain the neutrino-dark matter cross section using properties of the dark matter density profiles of Milky Way dwarf spheroidal galaxies. The constraint arises from core-collapse supernova neutrinos scattering on dark matter as a form of energy injection, allowing the transformation of the dark matter density profile from a cusped profile to a flatter profile. We assume a standard cosmology of dark energy and cold, collisionless, and non-self-interacting dark matter. By requiring that the dark matter cores do not lose too much mass or overshoot constraints from stellar kinematics, we place an upper limit on the cross section of, which is stronger than previous bounds for these energies. Consideration of baryonic feedback or host galaxy effects on the dark matter profile can strengthen this constraint.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209420; 1908960</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>