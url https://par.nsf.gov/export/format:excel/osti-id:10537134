--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537134</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.110.015007</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Probing the sterile neutrino dipole portal with SN1987A and low-energy supernovae</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chauhan, Garv; Horiuchi, Shunsaku; Huber, Patrick; Shoemaker, Ian M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Beyond the Standard Model electromagnetic properties of neutrinos may lead to copious production of sterile neutrinos in the hot and dense core of a core-collapse supernova. In this work, we focus on the active-sterile transition magnetic moment portal for heavy sterile neutrinos. Firstly, we revisit the SN1987A cooling bounds for dipole portal using the integrated luminosity method, which yields more reliable results (especially in the trapping regime) compared to the previously explored via emissivity loss, also known as the Raffelt criterion. Secondly, we obtain strong bounds on the dipole coupling strength reaching as low as 10^{-11} /GeV from energy deposition, i.e., constrained from the observation of explosion energies of underluminous Type IIP supernovae. In addition, we find that sterile neutrino production from Primakoff upscattering off of a proton dominates over scattering off of an electron for low sterile neutrino masses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209420; 1908960</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>