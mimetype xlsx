--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537254</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data driven verification of positive invariant sets for discrete, nonlinear systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Strong, Amy K; Bridgeman, Leila J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1477--1488</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Invariant sets are essential for understanding the stability and safety of nonlinear systems. However, certifying the existence of a positive invariant set for a nonlinear model is difficult and often requires knowledge of the system’s dynamic model. This paper presents a data driven method to certify a positive invariant set for an unknown, discrete, nonlinear system. A triangulation of a subset of the state space is used to query data points. Then, linear programming is used to create a continuous piecewise affine function that fulfills the criteria of the Extended Invariant Set Principle by leveraging an inequality error bound that uses the Lipschitz constant of the unknown system. Numerical results demonstrate the program’s ability to certify positive invariant sets from sampled data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2303158</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PMLR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Oxford, UK</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>