--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537302</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/zookeys.1192.111275</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Two new species of the hyperdiverse geometrid moth genus Eois (Lepidoptera, Geometridae, Larentiinae) from Ecuador, with descriptions of early stages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Doan, Lydia M; Miller, James S; Brown, John W; Forister, Matthew L; Dyer, Lee A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ZooKeys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1192</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>111 to 140</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1313-2989</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The hyperdiverse geometrid genus&lt;italic&gt;Eois&lt;/italic&gt;Hübner, estimated to encompass more than 1,000 species, is among the most species-rich genera in all of Lepidoptera. While the genus has attracted considerable attention from ecologists and evolutionary biologists in recent decades, limited progress has been made on its alpha taxonomy. This contribution focuses on the Olivacea clade, whose monophyly has been recognized previously through molecular analyses. We attempt to define the clade from a morphological perspective and recognize the following species based on morphology and genomic data:&lt;italic&gt;E. olivacea&lt;/italic&gt;(Felder &amp; Rogenhofer);&lt;italic&gt;E. pseudolivacea&lt;/italic&gt;Doan,&lt;bold&gt;sp. nov.&lt;/bold&gt;;&lt;italic&gt;E. auruda&lt;/italic&gt;(Dognin),&lt;bold&gt;stat. rev.&lt;/bold&gt;;&lt;italic&gt;E. beebei&lt;/italic&gt;(Fletcher, 1952),&lt;bold&gt;stat. rev.&lt;/bold&gt;;&lt;italic&gt;E. boliviensis&lt;/italic&gt;(Dognin),&lt;bold&gt;stat. rev.&lt;/bold&gt;; and&lt;italic&gt;E. parumsimii&lt;/italic&gt;Doan,&lt;bold&gt;sp. nov.&lt;/bold&gt;Descriptions and illustrations of the immature stages of&lt;italic&gt;E. pseudolivacea&lt;/italic&gt;reared from&lt;italic&gt;Piper&lt;/italic&gt;(Piperaceae) in Ecuador are provided.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114793</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Zookeys</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>