--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537305</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecy.4231</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sparse modeling for climate variable selection across trophic levels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Grames, Eliza M; Forister, Matthew L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-9658</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Understanding how populations respond to climate is fundamentally important to many questions in ecology, evolution, and conservation biology. Climate is complex and multifaceted, with aspects affecting populations in different and sometimes unexpected ways. Thus, when measuring the changing climate it is important to consider the complexity of the phenomenon and the number of ways it can be characterized through different metrics. We used a Bayesian sparse modeling approach to select among 80 metrics of climate and applied the approach to 19 datasets of bird, insect, and plant population responses to abiotic conditions as case studies of how the method can be applied for climate variable selection in a time series context. For phenological datasets, mean spring temperature was frequently selected as an important climate driver, while selected predictors were more diverse for population metrics such as abundance or reproductive success. The climate variable selection approach presented here can help to identify potential climate metrics when there is limited physiological or mechanistic information to make an&lt;italic&gt;a priori&lt;/italic&gt;variable selection, and is broadly applicable across studies on population responses to climate.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114793</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>