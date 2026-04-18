--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537334</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41586-024-07274-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Environmental drivers of increased ecosystem respiration in a warming tundra</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maes, S L; Dietrich, J; Midolo, G; Schwieger, S; Kummu, M; Vandvik, V; Aerts, R; Althuizen, I_H J; Biasi, C; Björk, R G; Böhner, H; Carbognani, M; Chiari, G; Christiansen, C T; Clemmensen, K E; Cooper, E J; Cornelissen, J_H C; Elberling, B; Faubert, P; Fetcher, N; Forte, T_G W; Gaudard, J; Gavazov, K; Guan, Z; Guðmundsson, J; Gya, R; Hallin, S; Hansen, B B; Haugum, S V; He, J-S; Hicks_Pries, C; Hovenden, M J; Jalava, M; Jónsdóttir, I S; Juhanson, J; Jung, J Y; Kaarlejärvi, E; Kwon, M J; Lamprecht, R E; Le_Moullec, M; Lee, H; Marushchak, M E; Michelsen, A; Munir, T M; Myrsky, E M; Nielsen, C S; Nyberg, M; Olofsson, J; Óskarsson, H; Parker, T C; Pedersen, E P; Petit_Bon, M; Petraglia, A; Raundrup, K; Ravn, N_M R; Rinnan, R; Rodenhizer, H; Ryde, I; Schmidt, N M; Schuur, E_A G; Sjögersten, S; Stark, S; Strack, M; Tang, J; Tolvanen, A; Töpper, J P; Väisänen, M K; van_Logtestijn, R_S P; Voigt, C; Walz, J; Weedon, J T; Yang, Y; Ylänne, H; Björkman, M P; Sarneel, J M; Dorrepaal, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>629</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8010</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105 to 113</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0028-0836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Arctic and alpine tundra ecosystems are large reservoirs of organic carbon&lt;sup&gt;1,2&lt;/sup&gt;. Climate warming may stimulate ecosystem respiration and release carbon into the atmosphere&lt;sup&gt;3,4&lt;/sup&gt;. The magnitude and persistency of this stimulation and the environmental mechanisms that drive its variation remain uncertain&lt;sup&gt;5–7&lt;/sup&gt;. This hampers the accuracy of global land carbon–climate feedback projections&lt;sup&gt;7,8&lt;/sup&gt;. Here we synthesize 136 datasets from 56 open-top chamber in situ warming experiments located at 28 arctic and alpine tundra sites which have been running for less than 1 year up to 25 years. We show that a mean rise of 1.4 °C [confidence interval (CI) 0.9–2.0 °C] in air and 0.4 °C [CI 0.2–0.7 °C] in soil temperature results in an increase in growing season ecosystem respiration by 30% [CI 22–38%] (&lt;italic&gt;n&lt;/italic&gt; = 136). Our findings indicate that the stimulation of ecosystem respiration was due to increases in both plant-related and microbial respiration (&lt;italic&gt;n&lt;/italic&gt; = 9) and continued for at least 25 years (&lt;italic&gt;n&lt;/italic&gt; = 136). The magnitude of the warming effects on respiration was driven by variation in warming-induced changes in local soil conditions, that is, changes in total nitrogen concentration and pH and by context-dependent spatial variation in these conditions, in particular total nitrogen concentration and the carbon:nitrogen ratio. Tundra sites with stronger nitrogen limitations and sites in which warming had stimulated plant and microbial nutrient turnover seemed particularly sensitive in their respiration response to warming. The results highlight the importance of local soil conditions and warming-induced changes therein for future climatic impacts on respiration.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2309467; 2109975; 1931333; 2031253; 2031072; 2224776</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>