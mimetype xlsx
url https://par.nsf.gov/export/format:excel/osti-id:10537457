--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537457</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4065948</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Methodology to Characterize Row Manifolds for High Power Direct to Chip Liquid Cooling Data Centers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shahi, Pardeep; Heydari, Ali; Eslami, Bahareh; Radmard, Vahideh; Hinge, Chandraprakash; Modi, Himanshu; Chinthaparthy, Lochan_Sai Reddy; Tradat, Mohammad; Agonafer, Dereje; Rodriguez, Jeremy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Electronic Packaging</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1043-7398</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Demand is growing for the dense and high-performing IT computing capacity to support artificial intelligence, deep learning, machine learning, autonomous cars, the Internet of Things, etc. This led to an unprecedented growth in transistor density for high-end CPUs and GPUs, creating thermal design power (TDP) of even more than 700 watts for some of the NVIDIA existing GPUs. Cooling these high TDP chips with air cooling comes with a cost of the higher form factor of servers and noise produced by server fans close to the permissible limit. Direct-to-chip cold plate-based liquid cooling is highly efficient and becoming more reliable as the advancement in technology is taking place. Several components are used in the liquid-cooled data centers for the deployment of cold plate-based direct-to-chip liquid cooling like cooling loops, rack manifolds, CDUs, row manifolds, quick disconnects, flow control valves, etc. Row manifolds used in liquid cooling are used to distribute secondary coolant to the rack manifolds. Characterizing these row manifolds to understand the pressure drops and flow distribution for better data center design and energy efficiency is important. In this paper, the methodology is developed to characterize the row manifolds. Water-based coolant Propylene glycol 25% was used as the coolant for the experiments and experiments were conducted at 21 °C coolant supply temperature. Two, six-port row manifolds' P-Q curves were generated, and the value of supply pressure and the flowrate were measured at each port. The results obtained from the experiments were validated by a technique called flow network modeling (FNM). FNM technique uses the overall flow and thermal characteristics to represent the behavior of individual components.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209751</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>