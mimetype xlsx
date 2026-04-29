--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537684</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>70-year retrospective of remote sensing applied to cumulative impact assessments, Prudhoe Bay Oilfield, Alaska</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Walker, DA</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cumulative impact assessments (CIAs) for new Arctic oilfields have not adequately addressed the potential landscape impacts of climate change or the indirect impacts of infrastructure in areas with ice-rich permafrost (IRP) (e.g., Raynolds et al. 2020). The main goals of this paper are: (1) trace the history of remote sensing for assessing past cumulative impacts in the Prudhoe Bay Oilfield (PBO), Alaska; (2) discuss some promising new remote-sensing and modeling tools; and (3) point toward improved capability to predict future changes. We first define IRP and cumulative impacts (CIs) and distinguish direct impacts (footprint) of infrastructure from the indirect impacts that follow construction. Aerial photographs (U.S. Navy 1948–1949) provided images of PBO landscapes before development occurred. The oil industry initiated annual high-resolution aerial-photograph missions of the PBO in 1968. In the same year, the International Biological Program (IBP) Tundra Biome started geoecological investigations that used these images to map landforms, soils, and vegetation of the PBO (Walker et al. 1980). The maps were later adapted to GIS approaches in three highly impacted 25-km2 areas of the PBO, which included several years of changes to tundra areas adjacent to infrastructure (Walker et al. 1987). The National Research Council later updated these three landscape-scale maps to 2001 and contracted the oil companies and Quantum Spatial Inc. to produce a regional-scale historical analysis of the network of roads, pipelines and other forms of infrastructure in all the North Slope Oilfields (NRC 2003). The regional- and landscape-scale maps used for NRC analysis were updated again in 2010 when unexpected rapid expansion of ice-wedge thermokarst was detected (Raynolds et al. 2014, 2016). Up to this time, CIAs of the PBO relied on aerial photographs and maps produced by the oil industry. The spatial resolution of available satellite-based remote-sensing data was insufficient to discern the details of periglacial landforms (e.g., ice-wedge polygons and nonsorted circles) or of roads, pipelines, or changes to land surfaces adjacent to infrastructure. Industry-sponsored studies that used remote-sensing products included studies of oil-pipeline spills, reserve-pits leaks (e.g., Jorgenson et al. 1995), off-road vehicles trails, and recovery following removal of gravel pads. Highlighted studies for this talk include a new NSF project that is part of the NSF Navigating the New Arctic initiative that is using integrated ground-based studies, advanced remote-sensing tools, and improved modeling approaches to examine climate- and infrastructure-related changes (Walker et al. 2022, Bergstedt 2022). Other projects that use PBO datasets for calibration, include an analysis of long-term impacts from a catastrophic flood (Shur et al.  2016, Zwieback et al. 2021) and studies that are using massive amounts of high-resolution imagery and pattern-recognition tools to detect and map ice-wedge polygons, water bodies, and infrastructure across the circumpolar Arctic (Bartsch et al. 2020; Witherrana et al. 2021). These tools combined with improved modeling approaches that bridge the gap between regional and engineering scales (e.g., Deimling et al. 2021) promise to greatly improve our ability to predict and monitor future infrastructure and landscape changes in areas with IRP.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1928237</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF PAR</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Fairbanks, Alaska</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>