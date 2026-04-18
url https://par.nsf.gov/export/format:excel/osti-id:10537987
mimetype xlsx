--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10537987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2024.07.18.603796</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Waves of Colonization and Gene Flow in a Great Speciator</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gyllenhaal, Ethan F; Brady, Serina S; DeCicco, Lucas H; Naikatini, Alivereti; Hime, Paul M; Manthey, Joseph D; Kelly, John; Moyle, Robert G; Andersen, Michael J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Secondary contact between previously allopatric lineages offers a test of reproductive isolating mechanisms that may have accrued in isolation. Such instances of contact can produce stable hybrid zones—where reproductive isolation can further develop via reinforcement or phenotypic displacement—or result in the lineages merging. Ongoing secondary contact is most visible in continental systems, where steady input from parental taxa can occur readily. In oceanic island systems, however, secondary contact between closely related species of birds is relatively rare. When observed on sufficiently small islands, relative to population size, secondary contact likely represents a recent phenomenon. Here, we examine the dynamics of a group of birds whose apparent widespread hybridization influenced Ernst Mayr’s foundational work on allopatric speciation: the whistlers of Fiji (Aves:&lt;italic&gt;Pachycephala&lt;/italic&gt;). We demonstrate two clear instances of secondary contact within the Fijian archipelago, one resulting in a hybrid zone on a larger island, and the other resulting in a wholly admixed population on a smaller, adjacent island. We leveraged low genome-wide divergence in the hybrid zone to pinpoint a single genomic region associated with observed phenotypic differences. We use genomic data to present a new hypothesis that emphasizes rapid plumage evolution and post-divergence gene flow.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>